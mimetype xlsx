--- v0 (2025-10-17)
+++ v1 (2026-05-25)
@@ -1,96 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28715"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\MEDECIN_NATIONAL\0_SANTE\01_CONSEIL SCIENTIFIQUE_COS\AAP 2025\Phase 2_Dossiers complets\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\MEDECIN_NATIONAL\0_SANTE\01_CONSEIL SCIENTIFIQUE_COS\AAP 2026\DV Documents AAP2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72366DD0-1683-4D4C-A1A7-015F425A66AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E39369A-CA79-4183-AE05-ABFDBE6AC2FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15390" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="20376" windowHeight="12096" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Notice" sheetId="1" r:id="rId1"/>
     <sheet name="Budget demandé" sheetId="2" r:id="rId2"/>
     <sheet name="Feuil1" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="etats">'[1]NE PAS SUPPRIMER Gestion liste'!$A$18:$A$20</definedName>
     <definedName name="financeurs">'[1]NE PAS SUPPRIMER Gestion liste'!$A$9:$A$14</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B67" i="2" l="1"/>
   <c r="F29" i="2"/>
   <c r="E67" i="2" s="1"/>
   <c r="I16" i="3"/>
   <c r="F76" i="2"/>
   <c r="E76" i="2"/>
   <c r="E29" i="2"/>
   <c r="E41" i="2"/>
   <c r="E53" i="2"/>
   <c r="D53" i="2"/>
   <c r="F41" i="2"/>
   <c r="D41" i="2"/>
   <c r="D29" i="2"/>
   <c r="C67" i="2"/>
   <c r="D67" i="2"/>
   <c r="F53" i="2"/>
   <c r="C53" i="2"/>
   <c r="C41" i="2"/>
@@ -116,124 +117,96 @@
           <t>Géraldine SAUTY:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 5 280 €</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="58">
   <si>
     <t>NOTICE - Budget prévisionnel
 Appel à projets de recherche MSA 2023</t>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-  <si>
     <t>Afin de garantir l'intégrité de l'ensemble des données calculées automatiquement, il est impératif de ne pas modifier la structure du fichier (aucune suppression ni ajout de feuilles ou de cellules, ni modification du nom des feuilles) afin de ne pas perturber l'exploitation ultérieure des fichiers.</t>
   </si>
   <si>
     <t>Chaque laboratoire ou partenaire demandant ou non un financement doit renseigner le tableau qui lui correspond. Il est par ailleurs demandé de définir une numérotation dans les équipes de façon à ce que l'équipe n°i soit la même dans tous les documents de candidature (fiche scientifique Word et fiche financière Excel).</t>
   </si>
   <si>
     <t xml:space="preserve">Tous les montants financiers doivent être indiqués en euros et hors taxes (HT) majorés, le cas échéant, de la TVA non récupérable. Tous les montants doivent être renseignés en arrondi à l'euro près, y compris pour les dépenses de personnels. </t>
   </si>
   <si>
     <t>Les coûts imputables au projet de recherche doivent être strictement rattachés à sa réalisation, ce qui exclut notamment toute marge bénéficiaire. Les dépenses prises en compte dans le budget demandé ne peuvent correspondre qu’à des dépenses postérieures à la date de démarrage du projet.</t>
   </si>
   <si>
     <t>Il est recommandé à chaque équipe de s'adresser à son organisme gestionnaire afin de s'assurer de la cohérence du montage financier avant le dépôt du dossier et la clôture de l'appel à projets.</t>
   </si>
   <si>
     <t>Sont admises les dépenses suivantes : salaires de CDD, vacations, charges sociales et taxes sur salaires inclus. Le montant des salaires (CDD, gratifications) ne peut dépasser 70% du montant demandé. Les dépenses de personnel prises en compte dans le montant de la contribution financière versée par la MSA ne peuvent en aucun cas concerner des personnels permanents des organismes publics.</t>
   </si>
   <si>
     <t>Sont admises également les dépenses suivantes : frais de laboratoire (achat de produits ou de consommables), fournitures de bureau, achats de brevets ou de licences, frais de publications, frais de déplacement des personnels permanents ou temporaires affectés au projet, notamment pour la participation aux évènements de valorisation de la MSA, frais d’inscription à des colloques en lien avec le projet, entretien du matériel acquis pour le projet, achat de petit matériel, indemnités de stagiaires.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Une partie des frais d’administration générale imputables au projet peut figurer parmi les dépenses. Ces frais sont limités à </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>10 % du coût total des dépenses</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>Remarque : Les doctorants ne peuvent pas être financés dans le cadre de l'AAP MSA, dont les projets retenus ont une durée maximale de 2 ans.</t>
-  </si>
-[...2 lines deleted...]
-Appel à projets de recherche MSA 2025</t>
   </si>
   <si>
     <t>Acronyme du projet :</t>
   </si>
   <si>
     <t xml:space="preserve">Nom et prénom du porteur de projet : </t>
   </si>
   <si>
     <t>Laboratoire - Porteur du projet</t>
   </si>
   <si>
     <t>Catégorie de dépenses</t>
   </si>
   <si>
     <t>Spécifications</t>
   </si>
   <si>
     <t>Coût global</t>
   </si>
   <si>
     <t xml:space="preserve">Montant du cofinancement acquis si envisagé </t>
   </si>
   <si>
     <t xml:space="preserve">Montant du cofinancement demandé si envisagé </t>
   </si>
@@ -393,56 +366,84 @@
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(type d'équipement, quantité, montant estimé par équipement)</t>
     </r>
   </si>
   <si>
     <t>Détail des dépenses d'achat de petits matériels, consommables et fonctionnement</t>
   </si>
   <si>
     <t>Détail des dépenses des frais de mission
  (nombre de mission, nombre de personnes concernées, lieu de la mission, objet de la mission)</t>
   </si>
   <si>
     <t xml:space="preserve">Détail des dépenses d'externalisation de prestation
 (statut du prestataire envisagé : public/privé, objet de la prestation, raison pour laquelle une partie du projet doit être externalisée) </t>
   </si>
   <si>
     <t xml:space="preserve">Détail des autres dépenses 
 </t>
   </si>
+  <si>
+    <t>BUDGET PREVISIONNEL DU PROJET
+Appel à projets de recherche MSA 2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Cette fiche financière – phase 2 de l'AAP MSA doit être complétée puis retournée </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>au plus tard le lundi 18 mai 2026 minuit</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>, heure de Paris, par mail  à : ccmsa_scientific.blf@ccmsa.msa.fr et salome.aicha@ccmsa.msa.fr
+En fichier Excel titré : ACRONYME DU PROJET_phase2_AAPMSA2025, avec la fiche scientifique Word</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="23">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calisto MT"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1595,202 +1596,202 @@
     </xf>
     <xf numFmtId="4" fontId="1" fillId="5" borderId="40" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="5" borderId="41" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="5" borderId="42" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="5" borderId="43" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="39" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="12" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="12" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="12" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="12" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="12" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="12" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...76 lines deleted...]
-    <xf numFmtId="49" fontId="12" fillId="12" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Pourcentage" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://inmatours-my.sharepoint.com/personal/burguet_delphine_inma_fr/Documents/Documents/MSA/AAP/AAP%202022/Budget/Budget_AAPMSA2022.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="NOTICE"/>
       <sheetName val="NE PAS SUPPRIMER Gestion liste"/>
       <sheetName val="Labo porteur"/>
       <sheetName val="Partenaire 1"/>
       <sheetName val="Partenaire 2"/>
       <sheetName val="Partenaire 3"/>
       <sheetName val="Partenaire 4"/>
       <sheetName val="Partenaire 5"/>
       <sheetName val="Partenaire 6"/>
       <sheetName val="Partenaire 7"/>
       <sheetName val="Partenaire 8"/>
       <sheetName val="Partenaire 9"/>
       <sheetName val="L - Fiche de synthèse"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
@@ -2043,1317 +2044,1302 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Slate" id="{C3F70B94-7CE9-428E-ADC1-3269CC2C3385}" vid="{3F2DE9A5-64E6-437C-A389-CC4477E817E8}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFC00000"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3:H3"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="14.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="149.875" style="15" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="8.625" style="15"/>
+    <col min="1" max="1" width="149.88671875" style="15" customWidth="1"/>
+    <col min="2" max="8" width="36.109375" style="15" customWidth="1"/>
+    <col min="9" max="16384" width="8.6640625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="36" customHeight="1">
+    <row r="1" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
     </row>
-    <row r="2" spans="1:8" ht="63.6" customHeight="1">
+    <row r="2" spans="1:8" ht="63.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="31" t="s">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
     </row>
-    <row r="3" spans="1:8" ht="48" customHeight="1">
+    <row r="3" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="31" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B3" s="116"/>
       <c r="C3" s="116"/>
       <c r="D3" s="116"/>
       <c r="E3" s="116"/>
       <c r="F3" s="116"/>
       <c r="G3" s="116"/>
       <c r="H3" s="116"/>
     </row>
-    <row r="4" spans="1:8" ht="45.6" customHeight="1">
+    <row r="4" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="31" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B4" s="115"/>
       <c r="C4" s="115"/>
       <c r="D4" s="115"/>
       <c r="E4" s="115"/>
       <c r="F4" s="115"/>
       <c r="G4" s="115"/>
       <c r="H4" s="115"/>
     </row>
-    <row r="5" spans="1:8" ht="48.6" customHeight="1">
+    <row r="5" spans="1:8" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="31" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B5" s="115"/>
       <c r="C5" s="115"/>
       <c r="D5" s="115"/>
       <c r="E5" s="115"/>
       <c r="F5" s="115"/>
       <c r="G5" s="115"/>
       <c r="H5" s="115"/>
     </row>
-    <row r="6" spans="1:8" ht="46.5" customHeight="1">
+    <row r="6" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B6" s="116"/>
       <c r="C6" s="116"/>
       <c r="D6" s="116"/>
       <c r="E6" s="116"/>
       <c r="F6" s="116"/>
       <c r="G6" s="116"/>
       <c r="H6" s="116"/>
     </row>
-    <row r="7" spans="1:8" ht="45.6" customHeight="1">
+    <row r="7" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="31" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B7" s="116"/>
       <c r="C7" s="116"/>
       <c r="D7" s="116"/>
       <c r="E7" s="116"/>
       <c r="F7" s="116"/>
       <c r="G7" s="116"/>
       <c r="H7" s="116"/>
     </row>
-    <row r="8" spans="1:8" ht="56.1" customHeight="1">
+    <row r="8" spans="1:8" ht="56.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B8" s="115"/>
       <c r="C8" s="115"/>
       <c r="D8" s="115"/>
       <c r="E8" s="115"/>
       <c r="F8" s="115"/>
       <c r="G8" s="115"/>
       <c r="H8" s="115"/>
     </row>
-    <row r="9" spans="1:8" ht="65.650000000000006" customHeight="1">
+    <row r="9" spans="1:8" ht="65.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="31" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B9" s="116"/>
       <c r="C9" s="116"/>
       <c r="D9" s="116"/>
       <c r="E9" s="116"/>
       <c r="F9" s="116"/>
       <c r="G9" s="116"/>
       <c r="H9" s="116"/>
     </row>
-    <row r="10" spans="1:8" ht="32.1" customHeight="1">
+    <row r="10" spans="1:8" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="31" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B10" s="116"/>
       <c r="C10" s="116"/>
       <c r="D10" s="116"/>
       <c r="E10" s="116"/>
       <c r="F10" s="116"/>
       <c r="G10" s="116"/>
       <c r="H10" s="116"/>
     </row>
-    <row r="11" spans="1:8" ht="25.15" customHeight="1" thickBot="1">
+    <row r="11" spans="1:8" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="32" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B11" s="116"/>
       <c r="C11" s="116"/>
       <c r="D11" s="116"/>
       <c r="E11" s="116"/>
       <c r="F11" s="116"/>
       <c r="G11" s="116"/>
       <c r="H11" s="116"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B8:H8"/>
     <mergeCell ref="B9:H9"/>
     <mergeCell ref="B10:H10"/>
     <mergeCell ref="B11:H11"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="B7:H7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="5"/>
   </sheetPr>
   <dimension ref="A1:J91"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B53" sqref="B53"/>
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="77.5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="26.875" customWidth="1"/>
+    <col min="1" max="1" width="77.44140625" customWidth="1"/>
+    <col min="2" max="2" width="34.44140625" customWidth="1"/>
+    <col min="3" max="4" width="32.33203125" customWidth="1"/>
+    <col min="5" max="5" width="32.33203125" style="40" customWidth="1"/>
+    <col min="6" max="6" width="33.88671875" customWidth="1"/>
+    <col min="7" max="7" width="24.88671875" customWidth="1"/>
+    <col min="8" max="8" width="26.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="37.15" customHeight="1" thickBot="1">
-[...9 lines deleted...]
-    <row r="2" spans="1:6" ht="15">
+    <row r="1" spans="1:6" ht="37.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="123" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="125"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
-    <row r="3" spans="1:6" ht="15.75">
+    <row r="3" spans="1:6" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A3" s="90" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
     </row>
-    <row r="4" spans="1:6" ht="15">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
     </row>
-    <row r="5" spans="1:6" ht="42" customHeight="1" thickBot="1">
+    <row r="5" spans="1:6" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="90" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
     </row>
-    <row r="6" spans="1:6" ht="31.15" customHeight="1" thickBot="1">
+    <row r="6" spans="1:6" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
-      <c r="B6" s="117" t="s">
+      <c r="B6" s="143" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="144"/>
+      <c r="D6" s="144"/>
+      <c r="E6" s="144"/>
+      <c r="F6" s="145"/>
+    </row>
+    <row r="7" spans="1:6" ht="33.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="100" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="101" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="118"/>
-[...5 lines deleted...]
-      <c r="A7" s="100" t="s">
+      <c r="C7" s="102" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="101" t="s">
+      <c r="D7" s="103" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="102" t="s">
+      <c r="E7" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="103" t="s">
+      <c r="F7" s="104" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="103" t="s">
+    </row>
+    <row r="8" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="43" t="s">
         <v>19</v>
-      </c>
-[...6 lines deleted...]
-        <v>21</v>
       </c>
       <c r="B8" s="44"/>
       <c r="C8" s="45"/>
       <c r="D8" s="60"/>
       <c r="E8" s="46"/>
       <c r="F8" s="47"/>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="43" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B9" s="113"/>
       <c r="C9" s="109"/>
       <c r="D9" s="110"/>
       <c r="E9" s="111"/>
       <c r="F9" s="112"/>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="20"/>
       <c r="D10" s="61"/>
       <c r="E10" s="33"/>
       <c r="F10" s="21"/>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="20"/>
       <c r="D11" s="61"/>
       <c r="E11" s="33"/>
       <c r="F11" s="21"/>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="23"/>
       <c r="D12" s="62"/>
       <c r="E12" s="34"/>
       <c r="F12" s="24"/>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="23"/>
       <c r="D13" s="62"/>
       <c r="E13" s="34"/>
       <c r="F13" s="24"/>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="42" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="23"/>
       <c r="D14" s="62"/>
       <c r="E14" s="34"/>
       <c r="F14" s="24"/>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="42" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="23"/>
       <c r="D15" s="62"/>
       <c r="E15" s="34"/>
       <c r="F15" s="24"/>
     </row>
-    <row r="16" spans="1:6" ht="15" thickBot="1">
+    <row r="16" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="25" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B16" s="108"/>
       <c r="C16" s="29"/>
       <c r="D16" s="63"/>
       <c r="E16" s="35"/>
       <c r="F16" s="26"/>
     </row>
-    <row r="17" spans="1:6" ht="15.75" thickBot="1">
+    <row r="17" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="27" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B17" s="114"/>
       <c r="C17" s="28"/>
       <c r="D17" s="28"/>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
     </row>
-    <row r="18" spans="1:6" ht="15">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="4"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
     </row>
-    <row r="19" spans="1:6" ht="15.75" thickBot="1">
+    <row r="19" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="48" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
     </row>
-    <row r="20" spans="1:6" ht="18.75" thickBot="1">
+    <row r="20" spans="1:6" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="4"/>
-      <c r="B20" s="120" t="s">
-[...7 lines deleted...]
-    <row r="21" spans="1:6" ht="32.65" customHeight="1" thickBot="1">
+      <c r="B20" s="146" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="147"/>
+      <c r="D20" s="147"/>
+      <c r="E20" s="147"/>
+      <c r="F20" s="148"/>
+    </row>
+    <row r="21" spans="1:6" ht="32.700000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="95" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="96" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="97" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="96" t="s">
+      <c r="D21" s="98" t="s">
         <v>16</v>
       </c>
-      <c r="C21" s="97" t="s">
+      <c r="E21" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="D21" s="98" t="s">
+      <c r="F21" s="99" t="s">
         <v>18</v>
       </c>
-      <c r="E21" s="98" t="s">
-[...6 lines deleted...]
-    <row r="22" spans="1:6">
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="52" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B22" s="53"/>
       <c r="C22" s="54"/>
       <c r="D22" s="64"/>
       <c r="E22" s="55"/>
       <c r="F22" s="56"/>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="49" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8"/>
       <c r="D23" s="65"/>
       <c r="E23" s="36"/>
       <c r="F23" s="16"/>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="49" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8"/>
       <c r="D24" s="65"/>
       <c r="E24" s="36"/>
       <c r="F24" s="16"/>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="41" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="10"/>
       <c r="D25" s="66"/>
       <c r="E25" s="37"/>
       <c r="F25" s="17"/>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="10"/>
       <c r="D26" s="66"/>
       <c r="E26" s="37"/>
       <c r="F26" s="17"/>
     </row>
-    <row r="27" spans="1:6">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="10"/>
       <c r="D27" s="66"/>
       <c r="E27" s="37"/>
       <c r="F27" s="17"/>
     </row>
-    <row r="28" spans="1:6" ht="15" thickBot="1">
+    <row r="28" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="50" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="51"/>
       <c r="D28" s="67"/>
       <c r="E28" s="38"/>
       <c r="F28" s="18"/>
     </row>
-    <row r="29" spans="1:6" ht="15.75" thickBot="1">
+    <row r="29" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B29" s="58"/>
       <c r="C29" s="13"/>
       <c r="D29" s="13">
         <f>SUM(D22:D28)</f>
         <v>0</v>
       </c>
       <c r="E29" s="13">
         <f>SUM(E22:E28)</f>
         <v>0</v>
       </c>
       <c r="F29" s="13">
         <f>C29</f>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="15">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="39"/>
       <c r="F30" s="6"/>
     </row>
-    <row r="31" spans="1:6" ht="15.75" thickBot="1">
+    <row r="31" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="48" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
     </row>
-    <row r="32" spans="1:6" ht="18.75" thickBot="1">
+    <row r="32" spans="1:6" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="4"/>
-      <c r="B32" s="120" t="s">
-[...7 lines deleted...]
-    <row r="33" spans="1:6" ht="33.6" customHeight="1" thickBot="1">
+      <c r="B32" s="146" t="s">
+        <v>33</v>
+      </c>
+      <c r="C32" s="147"/>
+      <c r="D32" s="147"/>
+      <c r="E32" s="147"/>
+      <c r="F32" s="148"/>
+    </row>
+    <row r="33" spans="1:6" ht="33.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="95" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B33" s="96" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="97" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33" s="98" t="s">
         <v>16</v>
       </c>
-      <c r="C33" s="97" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="98" t="s">
+      <c r="E33" s="98" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" s="99" t="s">
         <v>18</v>
       </c>
-      <c r="E33" s="98" t="s">
-[...6 lines deleted...]
-    <row r="34" spans="1:6">
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="52" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B34" s="53"/>
       <c r="C34" s="54"/>
       <c r="D34" s="64"/>
       <c r="E34" s="55"/>
       <c r="F34" s="56"/>
     </row>
-    <row r="35" spans="1:6">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="49" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8"/>
       <c r="D35" s="65"/>
       <c r="E35" s="36"/>
       <c r="F35" s="16"/>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="49" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8"/>
       <c r="D36" s="65"/>
       <c r="E36" s="36"/>
       <c r="F36" s="16"/>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="41" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="10"/>
       <c r="D37" s="66"/>
       <c r="E37" s="37"/>
       <c r="F37" s="17"/>
     </row>
-    <row r="38" spans="1:6">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B38" s="9"/>
       <c r="C38" s="10"/>
       <c r="D38" s="66"/>
       <c r="E38" s="37"/>
       <c r="F38" s="17"/>
     </row>
-    <row r="39" spans="1:6">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B39" s="9"/>
       <c r="C39" s="10"/>
       <c r="D39" s="65"/>
       <c r="E39" s="37"/>
       <c r="F39" s="17"/>
     </row>
-    <row r="40" spans="1:6" ht="15" thickBot="1">
+    <row r="40" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="50" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="51"/>
       <c r="D40" s="59"/>
       <c r="E40" s="38"/>
       <c r="F40" s="18"/>
     </row>
-    <row r="41" spans="1:6" ht="15.75" thickBot="1">
+    <row r="41" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B41" s="58"/>
       <c r="C41" s="13">
         <f>SUM(C34:C40)</f>
         <v>0</v>
       </c>
       <c r="D41" s="13">
         <f>SUM(D34:D40)</f>
         <v>0</v>
       </c>
       <c r="E41" s="13">
         <f>SUM(E34:E40)</f>
         <v>0</v>
       </c>
       <c r="F41" s="68">
         <f>SUM(F34:F40)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:6" ht="15">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="39"/>
       <c r="F42" s="6"/>
     </row>
-    <row r="43" spans="1:6" ht="15.75" thickBot="1">
+    <row r="43" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="48" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B43" s="3"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
     </row>
-    <row r="44" spans="1:6" ht="18.75" thickBot="1">
+    <row r="44" spans="1:6" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="4"/>
-      <c r="B44" s="120" t="s">
-[...7 lines deleted...]
-    <row r="45" spans="1:6" ht="32.65" customHeight="1" thickBot="1">
+      <c r="B44" s="146" t="s">
+        <v>36</v>
+      </c>
+      <c r="C44" s="147"/>
+      <c r="D44" s="147"/>
+      <c r="E44" s="147"/>
+      <c r="F44" s="148"/>
+    </row>
+    <row r="45" spans="1:6" ht="32.700000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="95" t="s">
+        <v>13</v>
+      </c>
+      <c r="B45" s="96" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="97" t="s">
         <v>15</v>
       </c>
-      <c r="B45" s="96" t="s">
+      <c r="D45" s="98" t="s">
         <v>16</v>
       </c>
-      <c r="C45" s="97" t="s">
+      <c r="E45" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="D45" s="98" t="s">
+      <c r="F45" s="99" t="s">
         <v>18</v>
       </c>
-      <c r="E45" s="98" t="s">
-[...2 lines deleted...]
-      <c r="F45" s="99" t="s">
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="53" t="s">
         <v>20</v>
-      </c>
-[...3 lines deleted...]
-        <v>22</v>
       </c>
       <c r="B46" s="53"/>
       <c r="C46" s="54"/>
       <c r="D46" s="64"/>
       <c r="E46" s="55"/>
       <c r="F46" s="56"/>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8"/>
       <c r="D47" s="65"/>
       <c r="E47" s="36"/>
       <c r="F47" s="16"/>
     </row>
-    <row r="48" spans="1:6">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8"/>
       <c r="D48" s="65"/>
       <c r="E48" s="36"/>
       <c r="F48" s="16"/>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B49" s="9"/>
       <c r="C49" s="10"/>
       <c r="D49" s="66"/>
       <c r="E49" s="37"/>
       <c r="F49" s="17"/>
     </row>
-    <row r="50" spans="1:6">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B50" s="9"/>
       <c r="C50" s="10"/>
       <c r="D50" s="66"/>
       <c r="E50" s="37"/>
       <c r="F50" s="17"/>
     </row>
-    <row r="51" spans="1:6">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" s="41" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B51" s="9"/>
       <c r="C51" s="10"/>
       <c r="D51" s="66"/>
       <c r="E51" s="37"/>
       <c r="F51" s="17"/>
     </row>
-    <row r="52" spans="1:6" ht="15" thickBot="1">
+    <row r="52" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="11" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B52" s="11"/>
       <c r="C52" s="51"/>
       <c r="D52" s="67"/>
       <c r="E52" s="38"/>
       <c r="F52" s="18"/>
     </row>
-    <row r="53" spans="1:6" ht="15.75" thickBot="1">
+    <row r="53" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B53" s="58"/>
       <c r="C53" s="13">
         <f>SUM(C46:C52)</f>
         <v>0</v>
       </c>
       <c r="D53" s="13">
         <f>SUM(D46:D52)</f>
         <v>0</v>
       </c>
       <c r="E53" s="13">
         <f>SUM(E46:E52)</f>
         <v>0</v>
       </c>
       <c r="F53" s="57">
         <f>SUM(F46:F52)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="15">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="5"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6"/>
       <c r="D54" s="6"/>
       <c r="E54" s="39"/>
       <c r="F54" s="6"/>
     </row>
-    <row r="55" spans="1:6" ht="15">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="5"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="39"/>
       <c r="F55" s="6"/>
     </row>
-    <row r="56" spans="1:6" ht="15">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" s="5"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6"/>
       <c r="D56" s="6"/>
       <c r="E56" s="39"/>
       <c r="F56" s="6"/>
     </row>
-    <row r="57" spans="1:6" ht="15.75" thickBot="1">
+    <row r="57" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="5"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
       <c r="E57" s="39"/>
       <c r="F57" s="6"/>
     </row>
-    <row r="58" spans="1:6" ht="29.1" customHeight="1" thickBot="1">
+    <row r="58" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="4"/>
-      <c r="B58" s="134" t="s">
-[...6 lines deleted...]
-    <row r="59" spans="1:6" ht="34.15" customHeight="1" thickBot="1">
+      <c r="B58" s="126" t="s">
+        <v>38</v>
+      </c>
+      <c r="C58" s="127"/>
+      <c r="D58" s="127"/>
+      <c r="E58" s="127"/>
+    </row>
+    <row r="59" spans="1:6" ht="34.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="91" t="s">
+        <v>13</v>
+      </c>
+      <c r="B59" s="92" t="s">
         <v>15</v>
       </c>
-      <c r="B59" s="92" t="s">
+      <c r="C59" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="D59" s="93" t="s">
         <v>17</v>
       </c>
-      <c r="C59" s="93" t="s">
+      <c r="E59" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="D59" s="93" t="s">
-[...6 lines deleted...]
-    <row r="60" spans="1:6">
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" s="44" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B60" s="45"/>
       <c r="C60" s="45"/>
       <c r="D60" s="45"/>
       <c r="E60" s="69"/>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" s="19" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B61" s="20"/>
       <c r="C61" s="20"/>
       <c r="D61" s="20"/>
       <c r="E61" s="70"/>
     </row>
-    <row r="62" spans="1:6">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" s="19" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B62" s="20"/>
       <c r="C62" s="20"/>
       <c r="D62" s="20"/>
       <c r="E62" s="70"/>
     </row>
-    <row r="63" spans="1:6">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B63" s="23"/>
       <c r="C63" s="23"/>
       <c r="D63" s="23"/>
       <c r="E63" s="71"/>
     </row>
-    <row r="64" spans="1:6">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" s="42" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B64" s="23"/>
       <c r="C64" s="23"/>
       <c r="D64" s="23"/>
       <c r="E64" s="71"/>
     </row>
-    <row r="65" spans="1:10">
+    <row r="65" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A65" s="42" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B65" s="23"/>
       <c r="C65" s="23"/>
       <c r="D65" s="23"/>
       <c r="E65" s="71"/>
     </row>
-    <row r="66" spans="1:10" ht="15" thickBot="1">
+    <row r="66" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="25" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B66" s="29"/>
       <c r="C66" s="29"/>
       <c r="D66" s="29"/>
       <c r="E66" s="72"/>
     </row>
-    <row r="67" spans="1:10" ht="15.75" thickBot="1">
+    <row r="67" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="27" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B67" s="28">
         <f>C17+C29+C41+C53</f>
         <v>0</v>
       </c>
       <c r="C67" s="28">
         <f t="shared" ref="C67:E67" si="0">D17+D29+D41+D53</f>
         <v>0</v>
       </c>
       <c r="D67" s="28">
         <f t="shared" ref="D67" si="1">E17+E29+E41+E53</f>
         <v>0</v>
       </c>
       <c r="E67" s="73">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:10" ht="15" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A70" s="126" t="s">
+    <row r="69" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="70" spans="1:10" ht="18" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="152" t="s">
+        <v>40</v>
+      </c>
+      <c r="B70" s="153"/>
+      <c r="C70" s="153"/>
+      <c r="D70" s="153"/>
+      <c r="E70" s="153"/>
+      <c r="F70" s="153"/>
+      <c r="G70" s="153"/>
+      <c r="H70" s="154"/>
+    </row>
+    <row r="71" spans="1:10" ht="46.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="155" t="s">
+        <v>41</v>
+      </c>
+      <c r="B71" s="156"/>
+      <c r="C71" s="157"/>
+      <c r="D71" s="105" t="s">
         <v>42</v>
       </c>
-      <c r="B70" s="127"/>
-[...8 lines deleted...]
-      <c r="A71" s="129" t="s">
+      <c r="E71" s="106" t="s">
         <v>43</v>
       </c>
-      <c r="B71" s="130"/>
-[...1 lines deleted...]
-      <c r="D71" s="105" t="s">
+      <c r="F71" s="105" t="s">
         <v>44</v>
       </c>
-      <c r="E71" s="106" t="s">
+      <c r="G71" s="106" t="s">
         <v>45</v>
       </c>
-      <c r="F71" s="105" t="s">
+      <c r="H71" s="107" t="s">
         <v>46</v>
       </c>
-      <c r="G71" s="106" t="s">
-[...9 lines deleted...]
-      <c r="C72" s="138"/>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A72" s="131"/>
+      <c r="B72" s="132"/>
+      <c r="C72" s="133"/>
       <c r="D72" s="77"/>
       <c r="E72" s="78"/>
       <c r="F72" s="77"/>
       <c r="G72" s="79"/>
       <c r="H72" s="80"/>
     </row>
-    <row r="73" spans="1:10">
-[...2 lines deleted...]
-      <c r="C73" s="141"/>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A73" s="134"/>
+      <c r="B73" s="135"/>
+      <c r="C73" s="136"/>
       <c r="D73" s="74"/>
       <c r="E73" s="75"/>
       <c r="F73" s="74"/>
       <c r="G73" s="76"/>
       <c r="H73" s="81"/>
     </row>
-    <row r="74" spans="1:10">
-[...2 lines deleted...]
-      <c r="C74" s="141"/>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A74" s="134"/>
+      <c r="B74" s="135"/>
+      <c r="C74" s="136"/>
       <c r="D74" s="74"/>
       <c r="E74" s="75"/>
       <c r="F74" s="74"/>
       <c r="G74" s="76"/>
       <c r="H74" s="81"/>
     </row>
-    <row r="75" spans="1:10" ht="15" thickBot="1">
-[...2 lines deleted...]
-      <c r="C75" s="144"/>
+    <row r="75" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="137"/>
+      <c r="B75" s="138"/>
+      <c r="C75" s="139"/>
       <c r="D75" s="82"/>
       <c r="E75" s="83"/>
       <c r="F75" s="82"/>
       <c r="G75" s="84"/>
       <c r="H75" s="85"/>
     </row>
-    <row r="76" spans="1:10" ht="15.75" thickBot="1">
-[...4 lines deleted...]
-      <c r="C76" s="147"/>
+    <row r="76" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="140" t="s">
+        <v>47</v>
+      </c>
+      <c r="B76" s="141"/>
+      <c r="C76" s="142"/>
       <c r="D76" s="86"/>
       <c r="E76" s="87">
         <f>SUM(E72:E75)</f>
         <v>0</v>
       </c>
       <c r="F76" s="87">
         <f>SUM(F72:F75)</f>
         <v>0</v>
       </c>
       <c r="G76" s="88"/>
       <c r="H76" s="89"/>
     </row>
-    <row r="78" spans="1:10" ht="15" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A79" s="123" t="s">
+    <row r="78" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="79" spans="1:10" ht="41.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="149" t="s">
+        <v>48</v>
+      </c>
+      <c r="B79" s="150"/>
+      <c r="C79" s="150"/>
+      <c r="D79" s="150"/>
+      <c r="E79" s="150"/>
+      <c r="F79" s="150"/>
+      <c r="G79" s="150"/>
+      <c r="H79" s="150"/>
+      <c r="I79" s="150"/>
+      <c r="J79" s="151"/>
+    </row>
+    <row r="80" spans="1:10" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="120" t="s">
+        <v>49</v>
+      </c>
+      <c r="B80" s="121"/>
+      <c r="C80" s="121"/>
+      <c r="D80" s="121"/>
+      <c r="E80" s="121"/>
+      <c r="F80" s="121"/>
+      <c r="G80" s="121"/>
+      <c r="H80" s="121"/>
+      <c r="I80" s="121"/>
+      <c r="J80" s="122"/>
+    </row>
+    <row r="81" spans="1:10" ht="69.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="117" t="s">
         <v>50</v>
       </c>
-      <c r="B79" s="124"/>
-[...10 lines deleted...]
-      <c r="A80" s="149" t="s">
+      <c r="B81" s="118"/>
+      <c r="C81" s="118"/>
+      <c r="D81" s="118"/>
+      <c r="E81" s="118"/>
+      <c r="F81" s="118"/>
+      <c r="G81" s="118"/>
+      <c r="H81" s="118"/>
+      <c r="I81" s="118"/>
+      <c r="J81" s="119"/>
+    </row>
+    <row r="82" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="120" t="s">
         <v>51</v>
       </c>
-      <c r="B80" s="150"/>
-[...10 lines deleted...]
-      <c r="A81" s="152" t="s">
+      <c r="B82" s="121"/>
+      <c r="C82" s="121"/>
+      <c r="D82" s="121"/>
+      <c r="E82" s="121"/>
+      <c r="F82" s="121"/>
+      <c r="G82" s="121"/>
+      <c r="H82" s="121"/>
+      <c r="I82" s="121"/>
+      <c r="J82" s="122"/>
+    </row>
+    <row r="83" spans="1:10" ht="77.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="117"/>
+      <c r="B83" s="118"/>
+      <c r="C83" s="118"/>
+      <c r="D83" s="118"/>
+      <c r="E83" s="118"/>
+      <c r="F83" s="118"/>
+      <c r="G83" s="118"/>
+      <c r="H83" s="118"/>
+      <c r="I83" s="118"/>
+      <c r="J83" s="119"/>
+    </row>
+    <row r="84" spans="1:10" ht="33.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="128" t="s">
         <v>52</v>
       </c>
-      <c r="B81" s="153"/>
-[...10 lines deleted...]
-      <c r="A82" s="149" t="s">
+      <c r="B84" s="129"/>
+      <c r="C84" s="129"/>
+      <c r="D84" s="129"/>
+      <c r="E84" s="129"/>
+      <c r="F84" s="129"/>
+      <c r="G84" s="129"/>
+      <c r="H84" s="129"/>
+      <c r="I84" s="129"/>
+      <c r="J84" s="130"/>
+    </row>
+    <row r="85" spans="1:10" ht="77.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="117"/>
+      <c r="B85" s="118"/>
+      <c r="C85" s="118"/>
+      <c r="D85" s="118"/>
+      <c r="E85" s="118"/>
+      <c r="F85" s="118"/>
+      <c r="G85" s="118"/>
+      <c r="H85" s="118"/>
+      <c r="I85" s="118"/>
+      <c r="J85" s="119"/>
+    </row>
+    <row r="86" spans="1:10" ht="52.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="120" t="s">
         <v>53</v>
       </c>
-      <c r="B82" s="150"/>
-[...22 lines deleted...]
-      <c r="A84" s="155" t="s">
+      <c r="B86" s="121"/>
+      <c r="C86" s="121"/>
+      <c r="D86" s="121"/>
+      <c r="E86" s="121"/>
+      <c r="F86" s="121"/>
+      <c r="G86" s="121"/>
+      <c r="H86" s="121"/>
+      <c r="I86" s="121"/>
+      <c r="J86" s="122"/>
+    </row>
+    <row r="87" spans="1:10" ht="77.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="117"/>
+      <c r="B87" s="118"/>
+      <c r="C87" s="118"/>
+      <c r="D87" s="118"/>
+      <c r="E87" s="118"/>
+      <c r="F87" s="118"/>
+      <c r="G87" s="118"/>
+      <c r="H87" s="118"/>
+      <c r="I87" s="118"/>
+      <c r="J87" s="119"/>
+    </row>
+    <row r="88" spans="1:10" ht="54.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="120" t="s">
         <v>54</v>
       </c>
-      <c r="B84" s="156"/>
-[...22 lines deleted...]
-      <c r="A86" s="149" t="s">
+      <c r="B88" s="121"/>
+      <c r="C88" s="121"/>
+      <c r="D88" s="121"/>
+      <c r="E88" s="121"/>
+      <c r="F88" s="121"/>
+      <c r="G88" s="121"/>
+      <c r="H88" s="121"/>
+      <c r="I88" s="121"/>
+      <c r="J88" s="122"/>
+    </row>
+    <row r="89" spans="1:10" ht="61.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="117"/>
+      <c r="B89" s="118"/>
+      <c r="C89" s="118"/>
+      <c r="D89" s="118"/>
+      <c r="E89" s="118"/>
+      <c r="F89" s="118"/>
+      <c r="G89" s="118"/>
+      <c r="H89" s="118"/>
+      <c r="I89" s="118"/>
+      <c r="J89" s="119"/>
+    </row>
+    <row r="90" spans="1:10" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="128" t="s">
         <v>55</v>
       </c>
-      <c r="B86" s="150"/>
-[...71 lines deleted...]
-      <c r="J91" s="154"/>
+      <c r="B90" s="129"/>
+      <c r="C90" s="129"/>
+      <c r="D90" s="129"/>
+      <c r="E90" s="129"/>
+      <c r="F90" s="129"/>
+      <c r="G90" s="129"/>
+      <c r="H90" s="129"/>
+      <c r="I90" s="129"/>
+      <c r="J90" s="130"/>
+    </row>
+    <row r="91" spans="1:10" ht="70.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="117"/>
+      <c r="B91" s="118"/>
+      <c r="C91" s="118"/>
+      <c r="D91" s="118"/>
+      <c r="E91" s="118"/>
+      <c r="F91" s="118"/>
+      <c r="G91" s="118"/>
+      <c r="H91" s="118"/>
+      <c r="I91" s="118"/>
+      <c r="J91" s="119"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="A87:J87"/>
-[...8 lines deleted...]
-    <mergeCell ref="A76:C76"/>
     <mergeCell ref="A91:J91"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="B32:F32"/>
     <mergeCell ref="B44:F44"/>
     <mergeCell ref="A89:J89"/>
     <mergeCell ref="A79:J79"/>
     <mergeCell ref="A80:J80"/>
     <mergeCell ref="A81:J81"/>
     <mergeCell ref="A82:J82"/>
     <mergeCell ref="A83:J83"/>
     <mergeCell ref="A84:J84"/>
     <mergeCell ref="A85:J85"/>
     <mergeCell ref="A86:J86"/>
     <mergeCell ref="A70:H70"/>
     <mergeCell ref="A71:C71"/>
+    <mergeCell ref="A87:J87"/>
+    <mergeCell ref="A88:J88"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="A90:J90"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="A75:C75"/>
+    <mergeCell ref="A76:C76"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="I16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="16" spans="9:9">
+    <row r="16" spans="9:9" x14ac:dyDescent="0.25">
       <c r="I16">
         <f>600*6</f>
         <v>3600</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009B0FD8D6B9BD9347864050F1E00ED7DE" ma:contentTypeVersion="13" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="f39fdf64e1b4b2199992a5aa973c4f67">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9afece6e-0fa0-4b74-8dfa-bc9c2a675836" xmlns:ns3="63f07863-287f-4c58-b956-a0ce4dd97292" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3e1896f8c6bfa73c0f4764c3da19da49" ns2:_="" ns3:_="">
     <xsd:import namespace="9afece6e-0fa0-4b74-8dfa-bc9c2a675836"/>
     <xsd:import namespace="63f07863-287f-4c58-b956-a0ce4dd97292"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -3524,68 +3510,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8C814E4-49F6-43F8-AC5C-6B9CD66B83C4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA1CF70B-AEA6-4BC3-A88B-E3815B17CEA1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9afece6e-0fa0-4b74-8dfa-bc9c2a675836"/>
+    <ds:schemaRef ds:uri="63f07863-287f-4c58-b956-a0ce4dd97292"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64007D17-E2ED-48A1-8F4A-DABD22191B24}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64007D17-E2ED-48A1-8F4A-DABD22191B24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA1CF70B-AEA6-4BC3-A88B-E3815B17CEA1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8C814E4-49F6-43F8-AC5C-6B9CD66B83C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Notice</vt:lpstr>
+      <vt:lpstr>Budget demandé</vt:lpstr>
+      <vt:lpstr>Feuil1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Delphine BURGUET</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009B0FD8D6B9BD9347864050F1E00ED7DE</vt:lpwstr>
   </property>