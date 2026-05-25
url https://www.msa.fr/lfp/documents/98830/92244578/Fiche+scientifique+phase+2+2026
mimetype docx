--- v0 (2025-10-17)
+++ v1 (2026-05-25)
@@ -138,69 +138,113 @@
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51BFD818" w14:textId="77777777" w:rsidR="00DA1A94" w:rsidRPr="0096388D" w:rsidRDefault="00DA1A94" w:rsidP="00DA1A94">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096388D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A compléter et à retourner au plus tard le </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D1EE14" w14:textId="0EE72C06" w:rsidR="00DA1A94" w:rsidRPr="0096388D" w:rsidRDefault="00A85BC9" w:rsidP="00DA1A94">
+    <w:p w14:paraId="47D1EE14" w14:textId="6348DE91" w:rsidR="00DA1A94" w:rsidRPr="0096388D" w:rsidRDefault="00A85BC9" w:rsidP="00DA1A94">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lundi 27 avril </w:t>
+        <w:t xml:space="preserve">Lundi </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7829">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7829">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1F484504" w:rsidRPr="0096388D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00CC7DA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="1F484504" w:rsidRPr="0096388D">
         <w:rPr>
@@ -242,149 +286,140 @@
       <w:r w:rsidR="1F484504" w:rsidRPr="0096388D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B0EF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">simultanément </w:t>
       </w:r>
       <w:r w:rsidR="1F484504" w:rsidRPr="0096388D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>à :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA75B8B" w14:textId="77777777" w:rsidR="00DA1A94" w:rsidRPr="00F831F6" w:rsidRDefault="004B0EF1" w:rsidP="00DA1A94">
+    <w:p w14:paraId="3E6FBB03" w14:textId="7DA914F8" w:rsidR="00DA1A94" w:rsidRDefault="006C04F5" w:rsidP="00DA1A94">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00DA1A94" w:rsidRPr="00F831F6">
-[...25 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="0053580D" w:rsidRPr="004765D7">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>salome.aicha@ccmsa.msa.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="461B40ED" w14:textId="0E6DD4E6" w:rsidR="00F831F6" w:rsidRDefault="00F831F6" w:rsidP="00DA1A94">
+    <w:p w14:paraId="5A9668AD" w14:textId="7D723CBE" w:rsidR="006C04F5" w:rsidRPr="006C04F5" w:rsidRDefault="006C04F5" w:rsidP="00DA1A94">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F831F6">
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C04F5">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="auto"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>et</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F831F6">
+        <w:t>ET</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6904F147" w14:textId="77777777" w:rsidR="006C04F5" w:rsidRPr="006C04F5" w:rsidRDefault="006C04F5" w:rsidP="006C04F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="006C04F5">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>ccmsa_scientific.blf@ccmsa.msa.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="461B40ED" w14:textId="429F0864" w:rsidR="00F831F6" w:rsidRDefault="00F831F6" w:rsidP="00DA1A94">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="002060"/>
-[...16 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="044F575F" w14:textId="77777777" w:rsidR="00AA53F9" w:rsidRPr="00447ECB" w:rsidRDefault="00AA53F9" w:rsidP="00DA1A94">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F6641EC" w14:textId="1B787B5E" w:rsidR="00DA1A94" w:rsidRDefault="00DA1A94" w:rsidP="00DA1A94">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE500F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>En fichier Word titré</w:t>
       </w:r>
@@ -631,50 +666,51 @@
         <w:t>Durée :</w:t>
       </w:r>
       <w:r w:rsidR="23C63BB3" w:rsidRPr="26EC331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6812B034" w14:textId="3B7E715C" w:rsidR="00DA1A94" w:rsidRPr="003320C9" w:rsidRDefault="00C1397D" w:rsidP="26EC331C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Coût total du projet (hors salaires des CDI des équipes) et financement</w:t>
       </w:r>
       <w:r w:rsidRPr="26EC331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4CD1337D" w:rsidRPr="26EC331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">demandé à la MSA : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A39BD1" w14:textId="77777777" w:rsidR="00934ADB" w:rsidRDefault="00934ADB" w:rsidP="00DA1A94">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -1210,64 +1246,64 @@
         </w:rPr>
         <w:t>icipant 1</w:t>
       </w:r>
       <w:r w:rsidR="7A314E92" w:rsidRPr="26EC331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFA8E27" w14:textId="6A70C0E9" w:rsidR="22874611" w:rsidRDefault="22874611" w:rsidP="26EC331C">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="26EC331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nom et Prénom : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E2917FF" w14:textId="02A597F8" w:rsidR="22874611" w:rsidRDefault="22874611" w:rsidP="26EC331C">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="26EC331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fonction : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544A2C43" w14:textId="25C3B919" w:rsidR="22874611" w:rsidRDefault="22874611" w:rsidP="26EC331C">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="26EC331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grade : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1E4109" w14:textId="0EFFA5E7" w:rsidR="22874611" w:rsidRDefault="22874611" w:rsidP="26EC331C">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1344,51 +1380,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8AA723" w14:textId="77777777" w:rsidR="00C1397D" w:rsidRPr="004C3D1D" w:rsidRDefault="00C1397D" w:rsidP="00C1397D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C3D1D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         </w:rPr>
         <w:t>Cette partie est à multiplier pour chaque équipe partenaire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve"> avec indication du co-appliquant en responsabilité de la demande financière</w:t>
+        <w:t xml:space="preserve"> avec indication du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>-appliquant en responsabilité de la demande financière</w:t>
       </w:r>
       <w:r w:rsidRPr="004C3D1D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">, et les N à modifier selon le numéro (par exemple : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         </w:rPr>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidRPr="004C3D1D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> n°1, n°2, etc.)</w:t>
       </w:r>
@@ -1469,51 +1523,69 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="26EC331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Code (UMR/UMS/EA…) : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="002F5B84" w14:textId="400CA22C" w:rsidR="00DA1A94" w:rsidRPr="001642A0" w:rsidRDefault="4CD1337D" w:rsidP="26EC331C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="26EC331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nom et prénom du co-appli</w:t>
+        <w:t xml:space="preserve">Nom et prénom du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="26EC331C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="26EC331C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-appli</w:t>
       </w:r>
       <w:r w:rsidR="00F831F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>quant</w:t>
       </w:r>
       <w:r w:rsidRPr="26EC331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D67719" w14:textId="6F0BC065" w:rsidR="00DA1A94" w:rsidRPr="001642A0" w:rsidRDefault="4CD1337D" w:rsidP="26EC331C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1752,51 +1824,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="33C94F39" w14:textId="77777777" w:rsidR="00C417B2" w:rsidRDefault="00C417B2" w:rsidP="00C417B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CF10C02" w14:textId="4EEBC29E" w:rsidR="00C417B2" w:rsidRPr="001642A0" w:rsidRDefault="00C417B2" w:rsidP="00C417B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Partenaire 2 de l’équipe</w:t>
       </w:r>
       <w:r w:rsidR="005F0DFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56667B72" w14:textId="323B9F7E" w:rsidR="00C417B2" w:rsidRPr="001642A0" w:rsidRDefault="00C417B2" w:rsidP="00C417B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001642A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2058,51 +2129,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4FAC3EC1" w14:textId="0B5CC1BD" w:rsidR="00511706" w:rsidRDefault="189858C7" w:rsidP="26EC331C">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="26EC331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom de l’établissement : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5B8CCB" w14:textId="4372F239" w:rsidR="00511706" w:rsidRDefault="189858C7" w:rsidP="26EC331C">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="26EC331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nom et prénom du co-appli</w:t>
+        <w:t xml:space="preserve">Nom et prénom du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="26EC331C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="26EC331C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-appli</w:t>
       </w:r>
       <w:r w:rsidR="005F0DFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>quan</w:t>
       </w:r>
       <w:r w:rsidRPr="26EC331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">t : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434FA66C" w14:textId="773BCFB8" w:rsidR="00511706" w:rsidRDefault="6FB0CC70" w:rsidP="4EA9EDCF">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2303,79 +2392,91 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10BB9F1D" w14:textId="010203F4" w:rsidR="000B35F2" w:rsidRPr="00C11E84" w:rsidRDefault="00C11E84" w:rsidP="00A6543B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C11E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Co-</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A85BC9" w:rsidRPr="00C11E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>appli</w:t>
       </w:r>
       <w:r w:rsidR="00A85BC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>qu</w:t>
       </w:r>
       <w:r w:rsidR="00A85BC9" w:rsidRPr="00C11E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ants </w:t>
+        <w:t>ants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A85BC9" w:rsidRPr="00C11E84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2E58951F" w:rsidRPr="00C11E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">des </w:t>
       </w:r>
       <w:r w:rsidR="00C417B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">équipes </w:t>
       </w:r>
       <w:r w:rsidR="2E58951F" w:rsidRPr="00C11E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -2527,66 +2628,68 @@
     <w:p w14:paraId="52363047" w14:textId="0BD75DEA" w:rsidR="26EC331C" w:rsidRPr="00934ADB" w:rsidRDefault="00AA53F9" w:rsidP="00A6543B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852331">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Les CV </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2 pages maximum des </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="3E3E4836" w:rsidRPr="00852331">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>co-appli</w:t>
       </w:r>
       <w:r w:rsidR="00F831F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>quants</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="3E3E4836" w:rsidRPr="00852331">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et 3 à 6 publications (2022-2026).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD7F34E" w14:textId="68BE8DC4" w:rsidR="00DA1A94" w:rsidRPr="00703087" w:rsidRDefault="00852331" w:rsidP="00934ADB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
@@ -4031,158 +4134,199 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Je soussigné, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C38CFA9" w14:textId="77777777" w:rsidR="00DA1A94" w:rsidRPr="001642A0" w:rsidRDefault="00DA1A94" w:rsidP="00DA1A94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001642A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>déclare avoir pris connaissance de l’appel à projets concerné par la candidature ;</w:t>
+        <w:t>déclare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001642A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoir pris connaissance de l’appel à projets concerné par la candidature ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A835286" w14:textId="77777777" w:rsidR="00DA1A94" w:rsidRPr="001642A0" w:rsidRDefault="00DA1A94" w:rsidP="00DA1A94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001642A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>déclare avoir pris connaissance du guide du candidat relatif à cet appel ;</w:t>
+        <w:t>déclare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001642A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoir pris connaissance du guide du candidat relatif à cet appel ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B01A723" w14:textId="77777777" w:rsidR="00DA1A94" w:rsidRPr="001642A0" w:rsidRDefault="00DA1A94" w:rsidP="00DA1A94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001642A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>déclare avoir pris connaissance du présent projet et certifie l’exactitude des informations présentes dans la lettre d’intention et ce formulaire ;</w:t>
+        <w:t>déclare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001642A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoir pris connaissance du présent projet et certifie l’exactitude des informations présentes dans la lettre d’intention et ce formulaire ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4975B5FE" w14:textId="7FEC9702" w:rsidR="00DA1A94" w:rsidRPr="001642A0" w:rsidRDefault="1F484504" w:rsidP="003A5E13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="4EA9EDCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>autorise</w:t>
       </w:r>
       <w:r w:rsidR="05A0BD23" w:rsidRPr="4EA9EDCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00934ADB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00934ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidR="05A0BD23" w:rsidRPr="4EA9EDCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="4EA9EDCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>à développer et coordonner ce projet et m’engage à lui en permettre la réalisation au sein de mon laboratoire/de ma structure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D3A7AA" w14:textId="77777777" w:rsidR="00DA1A94" w:rsidRPr="001642A0" w:rsidRDefault="00DA1A94" w:rsidP="00DA1A94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
@@ -4198,59 +4342,77 @@
     </w:p>
     <w:p w14:paraId="29D40F28" w14:textId="2F248D11" w:rsidR="00DA1A94" w:rsidRPr="00814EAB" w:rsidRDefault="1F484504" w:rsidP="00DB4516">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4EA9EDCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fait à</w:t>
       </w:r>
       <w:r w:rsidR="00934ADB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00934ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0E818419" w:rsidRPr="4EA9EDCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, le </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0E818419" w:rsidRPr="4EA9EDCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542ED1D7" w14:textId="3710F612" w:rsidR="00DA1A94" w:rsidRPr="00DB4516" w:rsidRDefault="00DA1A94" w:rsidP="00DA1A94">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001642A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature électronique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F59528A" w14:textId="6FE22255" w:rsidR="00AA1F68" w:rsidRDefault="00AA1F68" w:rsidP="4EA9EDCF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
@@ -4321,221 +4483,299 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887DCE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
         </w:rPr>
         <w:t>Ajouter autant de formulaires que de laboratoires participants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D925C0B" w14:textId="4FD512FE" w:rsidR="00DA1A94" w:rsidRPr="001642A0" w:rsidRDefault="1F484504" w:rsidP="4EA9EDCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4EA9EDCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Je soussigné, </w:t>
+        <w:t xml:space="preserve">Je </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4EA9EDCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soussigné, </w:t>
       </w:r>
       <w:r w:rsidR="00934ADB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00934ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="79923CAD" w:rsidRPr="4EA9EDCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, directeur de</w:t>
       </w:r>
       <w:r w:rsidR="00934ADB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidR="79923CAD" w:rsidRPr="4EA9EDCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E1E251" w14:textId="77777777" w:rsidR="00DA1A94" w:rsidRPr="001642A0" w:rsidRDefault="00DA1A94" w:rsidP="00DA1A94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001642A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>déclare avoir pris connaissance de l’appel à projets concerné par la candidature ;</w:t>
+        <w:t>déclare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001642A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoir pris connaissance de l’appel à projets concerné par la candidature ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB432D7" w14:textId="77777777" w:rsidR="00DA1A94" w:rsidRPr="001642A0" w:rsidRDefault="00DA1A94" w:rsidP="00DA1A94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001642A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>déclare avoir pris connaissance du guide d</w:t>
+        <w:t>déclare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001642A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoir pris connaissance du guide d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e candidature</w:t>
       </w:r>
       <w:r w:rsidRPr="001642A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> relatif à cet appel ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320F2DC9" w14:textId="77777777" w:rsidR="00DA1A94" w:rsidRPr="001642A0" w:rsidRDefault="00DA1A94" w:rsidP="00DA1A94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001642A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>déclare avoir pris connaissance du présent projet et certifie l’exactitude des informations présentes dans la lettre d’intention et ce formulaire ;</w:t>
+        <w:t>déclare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001642A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoir pris connaissance du présent projet et certifie l’exactitude des informations présentes dans la lettre d’intention et ce formulaire ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF35B17" w14:textId="65F0CB85" w:rsidR="00925CDA" w:rsidRPr="00A6543B" w:rsidRDefault="1F484504" w:rsidP="00925CDA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="4EA9EDCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">confirme </w:t>
+        <w:t>confirme</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4EA9EDCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00925CDA" w:rsidRPr="00A6543B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la participation de </w:t>
       </w:r>
       <w:r w:rsidR="00925CDA" w:rsidRPr="00A6543B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[Nom et prénom du co-appliquant]</w:t>
+        <w:t xml:space="preserve">[Nom et prénom du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00925CDA" w:rsidRPr="00A6543B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00925CDA" w:rsidRPr="00A6543B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-appliquant]</w:t>
       </w:r>
       <w:r w:rsidR="00925CDA" w:rsidRPr="00A6543B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> au projet coordonné par </w:t>
       </w:r>
       <w:r w:rsidR="00925CDA" w:rsidRPr="00A6543B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Nom et prénom du porteur du projet]</w:t>
       </w:r>
       <w:r w:rsidR="00925CDA" w:rsidRPr="00A6543B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
@@ -4600,60 +4840,80 @@
       </w:pPr>
       <w:r w:rsidRPr="4EA9EDCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fait à </w:t>
       </w:r>
       <w:r w:rsidR="6B078E30" w:rsidRPr="4EA9EDCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00934ADB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6B078E30" w:rsidRPr="4EA9EDCF">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00934ADB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, le </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="6B078E30" w:rsidRPr="4EA9EDCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="6B078E30" w:rsidRPr="4EA9EDCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
       </w:r>
       <w:r w:rsidR="00934ADB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227BA699" w14:textId="4C5EF954" w:rsidR="00DA1A94" w:rsidRPr="00DB4516" w:rsidRDefault="1F484504" w:rsidP="00DA1A94">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4EA9EDCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4781,170 +5041,220 @@
       </w:r>
       <w:r w:rsidRPr="486EBE93">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="385623" w:themeColor="accent6" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> partenaires</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4036403A" w14:textId="4DCD7785" w:rsidR="00FD3ECF" w:rsidRDefault="654C1B90" w:rsidP="486EBE93">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="486EBE93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Je soussigné,</w:t>
+        <w:t xml:space="preserve">Je </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="486EBE93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>soussigné,</w:t>
       </w:r>
       <w:r w:rsidR="00934ADB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                    </w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00934ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
       </w:r>
       <w:r w:rsidRPr="486EBE93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3299DD24" w14:textId="77777777" w:rsidR="00FD3ECF" w:rsidRDefault="654C1B90" w:rsidP="486EBE93">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="486EBE93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>déclare avoir pris connaissance de l’appel à projets concerné par la candidature ;</w:t>
+        <w:t>déclare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="486EBE93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoir pris connaissance de l’appel à projets concerné par la candidature ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D80EA1" w14:textId="77777777" w:rsidR="00FD3ECF" w:rsidRDefault="654C1B90" w:rsidP="486EBE93">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="486EBE93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>déclare avoir pris connaissance du guide de candidature relatif à cet appel ;</w:t>
+        <w:t>déclare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="486EBE93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoir pris connaissance du guide de candidature relatif à cet appel ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00731D71" w14:textId="77777777" w:rsidR="00FD3ECF" w:rsidRDefault="654C1B90" w:rsidP="486EBE93">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="486EBE93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>déclare avoir pris connaissance du présent projet et certifie l’exactitude des informations présentes dans la lettre d’intention et ce formulaire ;</w:t>
+        <w:t>déclare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="486EBE93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoir pris connaissance du présent projet et certifie l’exactitude des informations présentes dans la lettre d’intention et ce formulaire ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25781D75" w14:textId="19BCC77C" w:rsidR="00925CDA" w:rsidRPr="00A6543B" w:rsidRDefault="654C1B90" w:rsidP="00925CDA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="486EBE93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>confirme</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00925CDA" w:rsidRPr="00A6543B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la participation de </w:t>
       </w:r>
       <w:r w:rsidR="00925CDA" w:rsidRPr="00A6543B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Nom et prénom de l’agent MSA]</w:t>
       </w:r>
       <w:r w:rsidR="00925CDA" w:rsidRPr="00A6543B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> au projet coordonné par </w:t>
       </w:r>
@@ -5006,59 +5316,77 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73B1F0A2" w14:textId="7108814F" w:rsidR="00FD3ECF" w:rsidRDefault="654C1B90" w:rsidP="486EBE93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="486EBE93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fait à</w:t>
       </w:r>
       <w:r w:rsidR="00934ADB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">           </w:t>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00934ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="4DEA3FCA" w:rsidRPr="486EBE93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, le </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="4DEA3FCA" w:rsidRPr="486EBE93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
       </w:r>
       <w:r w:rsidR="00934ADB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9E6681" w14:textId="4C5EF954" w:rsidR="00FD3ECF" w:rsidRDefault="654C1B90" w:rsidP="486EBE93">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="486EBE93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature électronique</w:t>
@@ -5258,63 +5586,89 @@
           <w:color w:val="002060"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F831F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Annexe 1</w:t>
       </w:r>
       <w:r w:rsidR="00C54699" w:rsidRPr="00F831F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t> : CVs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00254FF1" w:rsidRPr="00F831F6">
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C54699" w:rsidRPr="00F831F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du porteur de projet et des co-appliquants</w:t>
-      </w:r>
+        <w:t>CVs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00254FF1" w:rsidRPr="00F831F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du porteur de projet et des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00254FF1" w:rsidRPr="00F831F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>co-appliquants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="63BC50C9" w14:textId="77777777" w:rsidR="006F40D2" w:rsidRPr="00A6543B" w:rsidRDefault="006F40D2" w:rsidP="00531170">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79FA71BA" w14:textId="4F74DF8A" w:rsidR="00925CDA" w:rsidRPr="00D43A73" w:rsidRDefault="00925CDA" w:rsidP="00531170">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02FD6788" w14:textId="51D209D2" w:rsidR="00C54699" w:rsidRPr="00F831F6" w:rsidRDefault="00925CDA" w:rsidP="00531170">
@@ -6108,51 +6462,50 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
@@ -9997,50 +10350,51 @@
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C4EE8"/>
     <w:rsid w:val="000009BE"/>
@@ -10240,50 +10594,51 @@
     <w:rsid w:val="0057991E"/>
     <w:rsid w:val="005829EC"/>
     <w:rsid w:val="00585C64"/>
     <w:rsid w:val="005A04C0"/>
     <w:rsid w:val="005A17CD"/>
     <w:rsid w:val="005A4718"/>
     <w:rsid w:val="005A7F00"/>
     <w:rsid w:val="005B2568"/>
     <w:rsid w:val="005C6443"/>
     <w:rsid w:val="005D665B"/>
     <w:rsid w:val="005F0DFB"/>
     <w:rsid w:val="005F2098"/>
     <w:rsid w:val="005F3B04"/>
     <w:rsid w:val="005F5A1F"/>
     <w:rsid w:val="0060222A"/>
     <w:rsid w:val="00604583"/>
     <w:rsid w:val="00606EA9"/>
     <w:rsid w:val="0061763C"/>
     <w:rsid w:val="0062539A"/>
     <w:rsid w:val="00636438"/>
     <w:rsid w:val="00640D88"/>
     <w:rsid w:val="00644611"/>
     <w:rsid w:val="0065372D"/>
     <w:rsid w:val="006A19B4"/>
     <w:rsid w:val="006B6027"/>
+    <w:rsid w:val="006C04F5"/>
     <w:rsid w:val="006C1360"/>
     <w:rsid w:val="006C7783"/>
     <w:rsid w:val="006D1ACE"/>
     <w:rsid w:val="006D31E5"/>
     <w:rsid w:val="006D6833"/>
     <w:rsid w:val="006E2B8C"/>
     <w:rsid w:val="006F3F98"/>
     <w:rsid w:val="006F40D2"/>
     <w:rsid w:val="00700AAF"/>
     <w:rsid w:val="00703087"/>
     <w:rsid w:val="0071276C"/>
     <w:rsid w:val="00721525"/>
     <w:rsid w:val="00724B63"/>
     <w:rsid w:val="007318E5"/>
     <w:rsid w:val="0073414C"/>
     <w:rsid w:val="00741711"/>
     <w:rsid w:val="00751FE5"/>
     <w:rsid w:val="00752D4B"/>
     <w:rsid w:val="007573F2"/>
     <w:rsid w:val="00764A4C"/>
     <w:rsid w:val="00766FD3"/>
     <w:rsid w:val="00770A76"/>
     <w:rsid w:val="00777BA8"/>
     <w:rsid w:val="007803D1"/>
     <w:rsid w:val="007821D0"/>
@@ -10362,50 +10717,51 @@
     <w:rsid w:val="00A034CD"/>
     <w:rsid w:val="00A03FB3"/>
     <w:rsid w:val="00A076D7"/>
     <w:rsid w:val="00A21D2F"/>
     <w:rsid w:val="00A32DE4"/>
     <w:rsid w:val="00A34CE1"/>
     <w:rsid w:val="00A47FF6"/>
     <w:rsid w:val="00A51CE1"/>
     <w:rsid w:val="00A53B06"/>
     <w:rsid w:val="00A561DA"/>
     <w:rsid w:val="00A62504"/>
     <w:rsid w:val="00A6543B"/>
     <w:rsid w:val="00A70FB5"/>
     <w:rsid w:val="00A7391F"/>
     <w:rsid w:val="00A82CD8"/>
     <w:rsid w:val="00A83455"/>
     <w:rsid w:val="00A85BC9"/>
     <w:rsid w:val="00A94959"/>
     <w:rsid w:val="00A95CDD"/>
     <w:rsid w:val="00AA1F68"/>
     <w:rsid w:val="00AA4AA6"/>
     <w:rsid w:val="00AA53F9"/>
     <w:rsid w:val="00AB1893"/>
     <w:rsid w:val="00AB1BD9"/>
     <w:rsid w:val="00AB5E7F"/>
+    <w:rsid w:val="00AB7829"/>
     <w:rsid w:val="00AB7D27"/>
     <w:rsid w:val="00AB7ED7"/>
     <w:rsid w:val="00AC3EB8"/>
     <w:rsid w:val="00AC4AB1"/>
     <w:rsid w:val="00AD5B27"/>
     <w:rsid w:val="00AE5DB6"/>
     <w:rsid w:val="00AF318E"/>
     <w:rsid w:val="00B03A7A"/>
     <w:rsid w:val="00B10E98"/>
     <w:rsid w:val="00B23ECD"/>
     <w:rsid w:val="00B24C48"/>
     <w:rsid w:val="00B3126E"/>
     <w:rsid w:val="00B31E54"/>
     <w:rsid w:val="00B326C2"/>
     <w:rsid w:val="00B42E2F"/>
     <w:rsid w:val="00B47A8F"/>
     <w:rsid w:val="00B53DBA"/>
     <w:rsid w:val="00B572AD"/>
     <w:rsid w:val="00B63C7B"/>
     <w:rsid w:val="00B66A7F"/>
     <w:rsid w:val="00B803B4"/>
     <w:rsid w:val="00B847FF"/>
     <w:rsid w:val="00B84863"/>
     <w:rsid w:val="00B875F5"/>
     <w:rsid w:val="00B9060C"/>
@@ -13257,51 +13613,51 @@
                 <w:div w:id="740716728">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salome.aicha@ccmsa.msa.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccmsa_scientific.blf@ccmsa.msa.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccmsa_scientific.blf@ccmsa.msa.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salome.aicha@ccmsa.msa.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -13576,50 +13932,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009B0FD8D6B9BD9347864050F1E00ED7DE" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1193d14de590f5c665794e009243642b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9afece6e-0fa0-4b74-8dfa-bc9c2a675836" xmlns:ns3="63f07863-287f-4c58-b956-a0ce4dd97292" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="076f4b800cf1b7b8df65d465c79a1a08" ns2:_="" ns3:_="">
     <xsd:import namespace="9afece6e-0fa0-4b74-8dfa-bc9c2a675836"/>
     <xsd:import namespace="63f07863-287f-4c58-b956-a0ce4dd97292"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -13790,143 +14155,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{279FDF47-5735-4B67-B1C1-2A3DC99072CB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C814437E-1D9A-4C0B-BB22-B5EC51C5ECC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9afece6e-0fa0-4b74-8dfa-bc9c2a675836"/>
     <ds:schemaRef ds:uri="63f07863-287f-4c58-b956-a0ce4dd97292"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A046E93E-99B6-4559-B6D8-20E8B2AD5CF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{079FDE20-441B-48FA-A4A3-5016D667F438}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1094</Words>
-  <Characters>6021</Characters>
+  <Words>1090</Words>
+  <Characters>5999</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>49</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7101</CharactersWithSpaces>
+  <CharactersWithSpaces>7075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Delphine BURGUET</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009B0FD8D6B9BD9347864050F1E00ED7DE</vt:lpwstr>
   </property>